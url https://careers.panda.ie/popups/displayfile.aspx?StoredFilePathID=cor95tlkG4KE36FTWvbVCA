--- v0 (2026-02-28)
+++ v1 (2026-04-17)
@@ -1,10781 +1,10355 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="bmp" ContentType="image/x-bmp"/>
+  <Default Extension="gif" ContentType="image/gif"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="tiff" ContentType="image/tiff"/>
+  <Default Extension="tif" ContentType="image/tiff"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
+  <Default Extension="jxr" ContentType="image/vnd.ms-photo"/>
+  <Default Extension="dds" ContentType="image/vnd.ms-dds"/>
+  <Default Extension="heic" ContentType="image/heic"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/header0001.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+	<Relationship Id="rId00001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+	<Relationship Id="rId00002" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
+	<Relationship Id="rId00003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
+	<Relationship Id="rId00004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:tx19="http://schemas.textcontrol.com/tx/1900" xmlns:tx23="http://schemas.textcontrol.com/tx/2300" xmlns:tx26="http://schemas.textcontrol.com/tx/2600" mc:Ignorable="w14 wpc wpg wps w15 w16du tx19 tx23 tx26">
   <w:body>
-    <w:p w14:paraId="79E27E77" w14:textId="77777777" w:rsidR="00496E7F" w:rsidRPr="00496E7F" w:rsidRDefault="00EB21A7" w:rsidP="00496E7F">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:kern w:val="2"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F22698">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:id w:val="1"/>
+        <w:richText/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblW w:w="0" w:type="auto"/>
+            <w:jc w:val="left"/>
+            <w:tblInd w:w="0" w:type="dxa"/>
+            <w:tblBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:insideH w:val="none"/>
+              <w:insideV w:val="none"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tblCellMar>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="9016"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9016" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="38B15F"/>
+                <w:vAlign w:val="top"/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="Header"/>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="9360"/>
+                    <w:tab w:val="left" w:pos="10080"/>
+                    <w:tab w:val="left" w:pos="10800"/>
+                    <w:tab w:val="left" w:pos="11520"/>
+                    <w:tab w:val="left" w:pos="12240"/>
+                    <w:tab w:val="left" w:pos="12960"/>
+                    <w:tab w:val="left" w:pos="13680"/>
+                    <w:tab w:val="left" w:pos="14400"/>
+                    <w:tab w:val="left" w:pos="15120"/>
+                    <w:tab w:val="left" w:pos="15840"/>
+                    <w:tab w:val="left" w:pos="16560"/>
+                    <w:tab w:val="left" w:pos="17280"/>
+                  </w:tabs>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:noProof/>
+                    <w:color w:val="FFFFFF"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:noProof/>
+                    <w:color w:val="FFFFFF"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Job Description – Panda</w:t>
+                </w:r>
+              </w:p>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="Normal"/>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="720"/>
+                    <w:tab w:val="left" w:pos="1440"/>
+                    <w:tab w:val="left" w:pos="2160"/>
+                    <w:tab w:val="left" w:pos="2880"/>
+                    <w:tab w:val="left" w:pos="3600"/>
+                    <w:tab w:val="left" w:pos="4320"/>
+                    <w:tab w:val="left" w:pos="5040"/>
+                    <w:tab w:val="left" w:pos="5760"/>
+                    <w:tab w:val="left" w:pos="6480"/>
+                    <w:tab w:val="left" w:pos="7200"/>
+                    <w:tab w:val="left" w:pos="7920"/>
+                    <w:tab w:val="left" w:pos="8640"/>
+                    <w:tab w:val="left" w:pos="9360"/>
+                    <w:tab w:val="left" w:pos="10080"/>
+                  </w:tabs>
+                  <w:jc w:val="left"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+      </w:sdtContent>
+    </w:sdt>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2122"/>
         <w:gridCol w:w="6894"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F232E3" w:rsidRPr="00F232E3" w14:paraId="6E1F2A6D" w14:textId="77777777" w:rsidTr="00F232E3">
-[...62 lines deleted...]
-      <w:tr w:rsidR="00496E7F" w:rsidRPr="00F232E3" w14:paraId="7E94C731" w14:textId="77777777" w:rsidTr="0045108F">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="3CAB8BD0" w14:textId="77777777" w:rsidR="00496E7F" w:rsidRPr="00F232E3" w:rsidRDefault="00496E7F" w:rsidP="00496E7F">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F232E3">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-              <w:t>Job Title</w:t>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Job Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6894" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="1C1F79EA" w14:textId="1A0C2414" w:rsidR="00496E7F" w:rsidRPr="00F232E3" w:rsidRDefault="00F17A67" w:rsidP="00496E7F">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...16 lines deleted...]
-              <w:t>nalyst</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Treasury Analyst</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496E7F" w:rsidRPr="00F232E3" w14:paraId="0CC1F001" w14:textId="77777777" w:rsidTr="0045108F">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="2CAAA40E" w14:textId="77777777" w:rsidR="00496E7F" w:rsidRPr="00F232E3" w:rsidRDefault="00496E7F" w:rsidP="00496E7F">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F232E3">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Reports to </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6894" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="29646D4D" w14:textId="003E4627" w:rsidR="00496E7F" w:rsidRPr="00F232E3" w:rsidRDefault="007E5F52" w:rsidP="00496E7F">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-              <w:t>Head of Treasury</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Head of Treasury</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496E7F" w:rsidRPr="00F232E3" w14:paraId="0EF018FE" w14:textId="77777777" w:rsidTr="0045108F">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="0720FF5A" w14:textId="77777777" w:rsidR="00496E7F" w:rsidRPr="00F232E3" w:rsidRDefault="00496E7F" w:rsidP="00496E7F">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F232E3">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-              <w:t>Business/Function</w:t>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Business/Function</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6894" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="17F0E0E3" w14:textId="5E8FBA4B" w:rsidR="00496E7F" w:rsidRPr="00F232E3" w:rsidRDefault="007E5F52" w:rsidP="00496E7F">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-              <w:t>Finance</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496E7F" w:rsidRPr="00F232E3" w14:paraId="69615E25" w14:textId="77777777" w:rsidTr="0045108F">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="2BFB886A" w14:textId="77777777" w:rsidR="00496E7F" w:rsidRPr="00F232E3" w:rsidRDefault="00496E7F" w:rsidP="00496E7F">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F232E3">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-              <w:t>Location</w:t>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6894" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="6BAD1090" w14:textId="131E50FB" w:rsidR="00496E7F" w:rsidRPr="00F232E3" w:rsidRDefault="007E5F52" w:rsidP="00496E7F">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-              <w:t>ROI/UK</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ROI/UK</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="576598C4" w14:textId="77777777" w:rsidR="00496E7F" w:rsidRPr="00F232E3" w:rsidRDefault="00496E7F" w:rsidP="002D267D">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="50"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="851"/>
-          <w:tab w:val="num" w:pos="360"/>
+          <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="center" w:pos="4513"/>
           <w:tab w:val="right" w:pos="9026"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+          <w:tab w:val="left" w:pos="10800"/>
+          <w:tab w:val="left" w:pos="11520"/>
+          <w:tab w:val="left" w:pos="12240"/>
+          <w:tab w:val="left" w:pos="12960"/>
+          <w:tab w:val="left" w:pos="13680"/>
+          <w:tab w:val="left" w:pos="14400"/>
+          <w:tab w:val="left" w:pos="15120"/>
+          <w:tab w:val="left" w:pos="15840"/>
+          <w:tab w:val="left" w:pos="16560"/>
         </w:tabs>
         <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:caps/>
-          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:color w:val="FFFFFF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="en-US"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00496E7F" w:rsidRPr="00F232E3" w14:paraId="5DF99894" w14:textId="77777777" w:rsidTr="0045108F">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="6FA2838C" w14:textId="24A2A387" w:rsidR="00496E7F" w:rsidRPr="006A7F72" w:rsidRDefault="00496E7F" w:rsidP="00496E7F">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A7F72">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-              <w:t>Purpose:</w:t>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Purpose:</w:t>
             </w:r>
-            <w:r w:rsidR="007E5F52" w:rsidRPr="006A7F72">
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65A14987" w14:textId="46BE5E4E" w:rsidR="002D267D" w:rsidRPr="006A7F72" w:rsidRDefault="002D267D" w:rsidP="002D267D">
+          <w:p>
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A7F72">
-[...32 lines deleted...]
-              <w:t xml:space="preserve"> plays a critical role in protecting liquidity and cash visibility across Panda’s operationally complex waste and recycling business.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Treasury Analyst plays a critical role in protecting liquidity and cash visibility across Panda’s operationally complex waste and recycling business.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="778EA618" w14:textId="77777777" w:rsidR="002D267D" w:rsidRPr="006A7F72" w:rsidRDefault="002D267D" w:rsidP="002D267D">
+          <w:p>
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3686CFB2" w14:textId="77777777" w:rsidR="002D267D" w:rsidRPr="006A7F72" w:rsidRDefault="002D267D" w:rsidP="002D267D">
+          <w:p>
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A7F72">
-[...4 lines deleted...]
-              <w:t>Working closely with the Head of Treasury, this role is responsible for forecasting, monitoring, and analysing cashflows across multiple entities, ensuring the business can meet its day-to-day operational commitments while supporting longer-term funding and investment decisions.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Working closely with the Head of Treasury, this role is responsible for forecasting, monitoring, and analysing cashflows across multiple entities, ensuring the business can meet its day-to-day operational commitments while supporting longer-term funding and investment decisions.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6CDAA592" w14:textId="77777777" w:rsidR="002D267D" w:rsidRPr="006A7F72" w:rsidRDefault="002D267D" w:rsidP="002D267D">
+          <w:p>
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5798316E" w14:textId="77777777" w:rsidR="00496E7F" w:rsidRPr="006A7F72" w:rsidRDefault="002D267D" w:rsidP="002D267D">
+          <w:p>
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A7F72">
-[...4 lines deleted...]
-              <w:t>This is a hands-on, commercially focused role operating within a high-volume environment, where strong control, accuracy, and insight directly support operational continuity and financial stability.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This is a hands-on, commercially focused role operating within a high-volume environment, where strong control, accuracy, and insight directly support operational continuity and financial stability.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="489D84B9" w14:textId="1B0EBDF0" w:rsidR="002D267D" w:rsidRPr="002D267D" w:rsidRDefault="002D267D" w:rsidP="002D267D">
+          <w:p>
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:rPr>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="202BF33A" w14:textId="77777777" w:rsidR="00496E7F" w:rsidRPr="00F232E3" w:rsidRDefault="00496E7F" w:rsidP="002D267D">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:kern w:val="2"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00496E7F" w:rsidRPr="00F232E3" w14:paraId="72D04AAB" w14:textId="77777777" w:rsidTr="0045108F">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="511EAAF2" w14:textId="748107FC" w:rsidR="00496E7F" w:rsidRDefault="002D267D" w:rsidP="00496E7F">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-              <w:t>Key Accountabilities:</w:t>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Key Accountabilities:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D009B69" w14:textId="77777777" w:rsidR="002D267D" w:rsidRPr="002D267D" w:rsidRDefault="002D267D" w:rsidP="002D267D">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002D267D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-              <w:t>Cashflow Management &amp; Forecasting</w:t>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cashflow Management &amp; Forecasting</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B56F7DE" w14:textId="77777777" w:rsidR="002D267D" w:rsidRPr="002D267D" w:rsidRDefault="002D267D" w:rsidP="00F17A67">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="51"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:ind w:left="720" w:hanging="360"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002D267D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-              <w:t>Prepare and maintain short, medium, and long-term cashflow forecasts across the Group.</w:t>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prepare and maintain short, medium, and long-term cashflow forecasts across the Group.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="726FC8B3" w14:textId="77777777" w:rsidR="002D267D" w:rsidRPr="002D267D" w:rsidRDefault="002D267D" w:rsidP="00F17A67">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="51"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:ind w:left="720" w:hanging="360"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002D267D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-              <w:t>Monitor daily cash positions across bank accounts and legal entities.</w:t>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monitor daily cash positions across bank accounts and legal entities.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45737F0D" w14:textId="77777777" w:rsidR="002D267D" w:rsidRPr="002D267D" w:rsidRDefault="002D267D" w:rsidP="00F17A67">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="51"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:ind w:left="720" w:hanging="360"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002D267D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-              <w:t>Support liquidity planning for key operational outflows including payroll, fuel, fleet, landfill, and supplier payments.</w:t>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Support liquidity planning for key operational outflows including payroll, fuel, fleet, landfill, and supplier payments.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7ADDF1A8" w14:textId="77777777" w:rsidR="002D267D" w:rsidRPr="002D267D" w:rsidRDefault="002D267D" w:rsidP="00F17A67">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="51"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:ind w:left="720" w:hanging="360"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002D267D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-              <w:t>Identify risks and variances in cash position and escalate issues proactively.</w:t>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identify risks and variances in cash position and escalate issues proactively.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F8CB55D" w14:textId="77777777" w:rsidR="002D267D" w:rsidRPr="002D267D" w:rsidRDefault="002D267D" w:rsidP="002D267D">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002D267D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-              <w:t>Treasury &amp; Funding Support</w:t>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Treasury &amp; Funding Support</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44168A06" w14:textId="77777777" w:rsidR="002D267D" w:rsidRPr="002D267D" w:rsidRDefault="002D267D" w:rsidP="00F17A67">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="51"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:ind w:left="720" w:hanging="360"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002D267D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-              <w:t>Support the Head of Treasury with funding requirements, covenant monitoring, and debt servicing schedules.</w:t>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Support the Head of Treasury with funding requirements, covenant monitoring, and debt servicing schedules.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FB9EED5" w14:textId="77777777" w:rsidR="002D267D" w:rsidRPr="002D267D" w:rsidRDefault="002D267D" w:rsidP="00F17A67">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="51"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:ind w:left="720" w:hanging="360"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002D267D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-              <w:t>Assist with interest calculations, repayment profiles, and treasury reporting.</w:t>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assist with interest calculations, repayment profiles, and treasury reporting.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A88743E" w14:textId="77777777" w:rsidR="00F17A67" w:rsidRPr="007E5F52" w:rsidRDefault="00F17A67" w:rsidP="00F17A67">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="51"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:ind w:left="720" w:hanging="360"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-              <w:t>Assist with financing of acquisitions and capital expenditure projects including evaluation of financing options</w:t>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assist with financing of acquisitions and capital expenditure projects including evaluation of financing options</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="679AF63E" w14:textId="77777777" w:rsidR="00F17A67" w:rsidRPr="00765307" w:rsidRDefault="00F17A67" w:rsidP="00F17A67">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="51"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:ind w:left="720" w:hanging="360"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-              <w:t>Manage KYC compliance with the Group’s banks</w:t>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manage KYC compliance with the Group’s banks</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B0C3561" w14:textId="77777777" w:rsidR="002D267D" w:rsidRPr="002D267D" w:rsidRDefault="002D267D" w:rsidP="00F17A67">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="51"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:ind w:left="720" w:hanging="360"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002D267D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-              <w:t>Contribute to banking relationship management and information requests.</w:t>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contribute to banking relationship management and information requests.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E686F1A" w14:textId="77777777" w:rsidR="002D267D" w:rsidRPr="002D267D" w:rsidRDefault="002D267D" w:rsidP="002D267D">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002D267D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-              <w:t>Accounting &amp; Month-End</w:t>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accounting &amp; Month-End</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="755C3308" w14:textId="77777777" w:rsidR="00F17A67" w:rsidRDefault="00F17A67" w:rsidP="00F17A67">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="51"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:ind w:left="720" w:hanging="360"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007E5F52">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> including accounting for Group Treasury companies, maintaining intercompany loan schedules and postings across multiple entities</w:t>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Support month-end close processes relating to cash, borrowings, and intercompany balances including accounting for Group Treasury companies, maintaining intercompany loan schedules and postings across multiple entities</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="332C6714" w14:textId="77777777" w:rsidR="00F17A67" w:rsidRPr="007E5F52" w:rsidRDefault="00F17A67" w:rsidP="00F17A67">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="51"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:ind w:left="720" w:hanging="360"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-              <w:t>Maintain lease register for the Group, reporting on lease financing v budget</w:t>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maintain lease register for the Group, reporting on lease financing v budget</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A59EF09" w14:textId="77777777" w:rsidR="002D267D" w:rsidRPr="002D267D" w:rsidRDefault="002D267D" w:rsidP="00F17A67">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="51"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:ind w:left="720" w:hanging="360"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002D267D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-              <w:t>Produce monthly cashflow reporting and variance analysis.</w:t>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Produce monthly cashflow reporting and variance analysis.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="173414DF" w14:textId="77777777" w:rsidR="002D267D" w:rsidRPr="002D267D" w:rsidRDefault="002D267D" w:rsidP="002D267D">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002D267D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-              <w:t>Working Capital &amp; Insight</w:t>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Working Capital &amp; Insight</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4411785E" w14:textId="77777777" w:rsidR="002D267D" w:rsidRPr="002D267D" w:rsidRDefault="002D267D" w:rsidP="00F17A67">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="51"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:ind w:left="720" w:hanging="360"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002D267D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-              <w:t>Provide analysis and insight into working capital movements across AR, AP, inventory, and capex.</w:t>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provide analysis and insight into working capital movements across AR, AP, inventory, and capex.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D438151" w14:textId="77777777" w:rsidR="002D267D" w:rsidRPr="002D267D" w:rsidRDefault="002D267D" w:rsidP="00F17A67">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="51"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:ind w:left="720" w:hanging="360"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002D267D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-              <w:t>Support improved cash discipline across the business through data-led insight and reporting.</w:t>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Support improved cash discipline across the business through data-led insight and reporting.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="135BA9D4" w14:textId="77777777" w:rsidR="00F17A67" w:rsidRDefault="00F17A67" w:rsidP="00F17A67">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-              <w:t>Budgeting &amp; Forecasting</w:t>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Budgeting &amp; Forecasting</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E8EE4D6" w14:textId="77777777" w:rsidR="00F17A67" w:rsidRDefault="00F17A67" w:rsidP="00F17A67">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="51"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:ind w:hanging="360"/>
+              <w:rPr>
                 <w:color w:val="1D3028"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE1540">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
                 <w:color w:val="1D3028"/>
-              </w:rPr>
-              <w:t>Prepare the Group Interest budget</w:t>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prepare the Group Interest budget</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AEDAFC6" w14:textId="77777777" w:rsidR="00F17A67" w:rsidRPr="00765307" w:rsidRDefault="00F17A67" w:rsidP="00F17A67">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="51"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:ind w:hanging="360"/>
+              <w:rPr>
                 <w:color w:val="1D3028"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="1D3028"/>
-              </w:rPr>
-              <w:t>Prepare financing cashflow forecasts</w:t>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prepare financing cashflow forecasts</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B7D0416" w14:textId="77777777" w:rsidR="00F17A67" w:rsidRPr="00DE1540" w:rsidRDefault="00F17A67" w:rsidP="00F17A67">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="51"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:ind w:hanging="360"/>
+              <w:rPr>
                 <w:color w:val="1D3028"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="1D3028"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Support preparation of Group cashflow for annual budget </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51C4F217" w14:textId="77777777" w:rsidR="002D267D" w:rsidRPr="002D267D" w:rsidRDefault="002D267D" w:rsidP="002D267D">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002D267D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-              <w:t>Systems, Controls &amp; Process Improvement</w:t>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systems, Controls &amp; Process Improvement</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B884B54" w14:textId="77777777" w:rsidR="002D267D" w:rsidRPr="002D267D" w:rsidRDefault="002D267D" w:rsidP="00F17A67">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="51"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:ind w:left="720" w:hanging="360"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002D267D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-              <w:t>Use Workday as the core finance system for cash transactions, reporting, and forecasting.</w:t>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Use Workday as the core finance system for cash transactions, reporting, and forecasting.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06BE895F" w14:textId="77777777" w:rsidR="002D267D" w:rsidRPr="002D267D" w:rsidRDefault="002D267D" w:rsidP="00F17A67">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="51"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:ind w:left="720" w:hanging="360"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002D267D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-              <w:t>Support the improvement and automation of cash management and treasury processes.</w:t>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Support the improvement and automation of cash management and treasury processes.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56A8A94C" w14:textId="77777777" w:rsidR="002D267D" w:rsidRPr="002D267D" w:rsidRDefault="002D267D" w:rsidP="00F17A67">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="51"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:ind w:left="720" w:hanging="360"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002D267D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-              <w:t>Maintain strong financial controls, data integrity, and audit readiness.</w:t>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maintain strong financial controls, data integrity, and audit readiness.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F73B3C2" w14:textId="77777777" w:rsidR="002D267D" w:rsidRPr="002D267D" w:rsidRDefault="002D267D" w:rsidP="002D267D">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002D267D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-              <w:t>Stakeholder Engagement</w:t>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stakeholder Engagement</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34C3E993" w14:textId="77777777" w:rsidR="002D267D" w:rsidRPr="002D267D" w:rsidRDefault="002D267D" w:rsidP="00F17A67">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="51"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:ind w:left="720" w:hanging="360"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002D267D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-              <w:t>Work closely with Accounts Payable, Accounts Receivable, Payroll, FP&amp;A, and Operations.</w:t>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Work closely with Accounts Payable, Accounts Receivable, Payroll, FP&amp;A, and Operations.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AE48CE9" w14:textId="77777777" w:rsidR="002D267D" w:rsidRPr="002D267D" w:rsidRDefault="002D267D" w:rsidP="00F17A67">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="51"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:ind w:left="720" w:hanging="360"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002D267D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-              <w:t>Liaise with site-based finance teams and central finance stakeholders.</w:t>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liaise with site-based finance teams and central finance stakeholders.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="169A8057" w14:textId="77777777" w:rsidR="00F17A67" w:rsidRDefault="00F17A67" w:rsidP="00F17A67">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="51"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:ind w:left="720" w:hanging="360"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-              <w:t>Support the business in maximising their credit ratings with credit insurers and liaise with advisers</w:t>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Support the business in maximising their credit ratings with credit insurers and liaise with advisers</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CFE9EB0" w14:textId="77777777" w:rsidR="002D267D" w:rsidRDefault="002D267D" w:rsidP="00F17A67">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="51"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:ind w:left="720" w:hanging="360"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002D267D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-              <w:t>Provide clear, actionable cashflow insight to senior finance leaders.</w:t>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provide clear, actionable cashflow insight to senior finance leaders.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3397A7C1" w14:textId="33566CC5" w:rsidR="00F17A67" w:rsidRPr="00F17A67" w:rsidRDefault="00F17A67" w:rsidP="00F17A67">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="51"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:ind w:left="720" w:hanging="360"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-              <w:t>Support funding processes</w:t>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Support funding processes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2090EC91" w14:textId="77777777" w:rsidR="00496E7F" w:rsidRPr="00F232E3" w:rsidRDefault="00496E7F" w:rsidP="00EF6F07">
+          <w:p>
             <w:pPr>
-              <w:contextualSpacing/>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3BCD73B7" w14:textId="77777777" w:rsidR="00496E7F" w:rsidRPr="00F232E3" w:rsidRDefault="00496E7F" w:rsidP="002D267D">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:kern w:val="2"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00496E7F" w:rsidRPr="00F232E3" w14:paraId="5A4987AE" w14:textId="77777777" w:rsidTr="0045108F">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="0067F25B" w14:textId="77777777" w:rsidR="00496E7F" w:rsidRDefault="00496E7F" w:rsidP="007E5F52">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F232E3">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-              <w:t>Experience and Skills:</w:t>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experience and Skills:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62E0B00C" w14:textId="77777777" w:rsidR="002D267D" w:rsidRPr="002D267D" w:rsidRDefault="002D267D" w:rsidP="002D267D">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002D267D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-              <w:t>Essential:</w:t>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Essential:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E2CB8FB" w14:textId="163F5410" w:rsidR="004655D8" w:rsidRPr="004655D8" w:rsidRDefault="004655D8" w:rsidP="004655D8">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="51"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:ind w:left="720" w:hanging="360"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-[...8 lines deleted...]
-              <w:t>Qualified accountant (ACA, ACCA, CIMA or equivalent).</w:t>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qualified Financial Analyst or Qualified accountant (ACA, ACCA, CIMA or equivalent).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74EB6014" w14:textId="1034A1B8" w:rsidR="002D267D" w:rsidRPr="002D267D" w:rsidRDefault="002D267D" w:rsidP="002D267D">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="51"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:ind w:left="720" w:hanging="360"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002D267D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-              <w:t>Experience in cashflow forecasting, treasury accounting, or working capital management.</w:t>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experience in cashflow forecasting, treasury accounting, or working capital management.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04D1D3DC" w14:textId="77777777" w:rsidR="002D267D" w:rsidRPr="002D267D" w:rsidRDefault="002D267D" w:rsidP="002D267D">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="51"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:ind w:left="720" w:hanging="360"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002D267D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-              <w:t>Strong Excel capability with confidence handling large data sets.</w:t>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strong Excel capability with confidence handling large data sets.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00B94451" w14:textId="77777777" w:rsidR="002D267D" w:rsidRPr="002D267D" w:rsidRDefault="002D267D" w:rsidP="002D267D">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="51"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:ind w:left="720" w:hanging="360"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002D267D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-              <w:t>Experience operating within a high-volume, operationally led business (e.g. logistics, utilities, construction, waste, manufacturing).</w:t>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experience operating within a high-volume, operationally led business (e.g. logistics, utilities, construction, waste, manufacturing).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E7E7D0A" w14:textId="77777777" w:rsidR="002D267D" w:rsidRPr="002D267D" w:rsidRDefault="002D267D" w:rsidP="002D267D">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002D267D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-              <w:t>Desirable:</w:t>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Desirable:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69900EF2" w14:textId="521939A7" w:rsidR="004655D8" w:rsidRDefault="004655D8" w:rsidP="002D267D">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="32"/>
+                <w:numId w:val="51"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:ind w:left="720" w:hanging="360"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-              <w:t>Experience in Banking or Finance House</w:t>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experience in Banking or Finance House</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="358FC984" w14:textId="2CD45A11" w:rsidR="002D267D" w:rsidRPr="002D267D" w:rsidRDefault="002D267D" w:rsidP="002D267D">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="32"/>
+                <w:numId w:val="51"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:ind w:left="720" w:hanging="360"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002D267D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-              <w:t>Experience using Workday Financial Management or a similar enterprise ERP.</w:t>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experience using Workday Financial Management or a similar enterprise ERP.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6832ACEF" w14:textId="77777777" w:rsidR="002D267D" w:rsidRPr="002D267D" w:rsidRDefault="002D267D" w:rsidP="002D267D">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="32"/>
+                <w:numId w:val="51"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:ind w:left="720" w:hanging="360"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002D267D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-              <w:t>Exposure to multi-entity or Group finance environments.</w:t>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exposure to multi-entity or Group finance environments.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B2140CF" w14:textId="77777777" w:rsidR="002D267D" w:rsidRPr="002D267D" w:rsidRDefault="002D267D" w:rsidP="002D267D">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="32"/>
+                <w:numId w:val="51"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:ind w:left="720" w:hanging="360"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002D267D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-              <w:t>A proactive, problem-solving mindset with strong attention to detail.</w:t>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A proactive, problem-solving mindset with strong attention to detail.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EB17E5C" w14:textId="711BCD26" w:rsidR="007E5F52" w:rsidRPr="007E5F52" w:rsidRDefault="007E5F52" w:rsidP="002D267D">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="1D3028"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="51E70C81" w14:textId="77777777" w:rsidR="00496E7F" w:rsidRPr="00496E7F" w:rsidRDefault="00496E7F" w:rsidP="00496E7F">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:kern w:val="2"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27D79917" w14:textId="77777777" w:rsidR="00CA33F2" w:rsidRPr="00CA33F2" w:rsidRDefault="00CA33F2" w:rsidP="00CA33F2">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:kern w:val="2"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA33F2">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
         </w:rPr>
-        <w:t>Panda is committed to attracting and retaining a skilled and diverse workforce that reflects the communities in which we operate and the people we serve.</w:t>
+        <w:t xml:space="preserve">Panda is committed to attracting and retaining a skilled and diverse workforce that reflects the communities in which we operate and the people we serve.</w:t>
+        <w:br w:type="textWrapping"/>
       </w:r>
-      <w:r w:rsidRPr="00CA33F2">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
         </w:rPr>
-        <w:br/>
-        <w:t>(DE&amp;I Policy Statement)</w:t>
+        <w:t xml:space="preserve">(DE&amp;I Policy Statement)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1518D43C" w14:textId="77777777" w:rsidR="00496E7F" w:rsidRPr="00496E7F" w:rsidRDefault="00496E7F" w:rsidP="00496E7F">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:kern w:val="2"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7492C335" w14:textId="77777777" w:rsidR="00496E7F" w:rsidRPr="00496E7F" w:rsidRDefault="00496E7F" w:rsidP="00496E7F">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:kern w:val="2"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D57B80C" w14:textId="77777777" w:rsidR="00EB21A7" w:rsidRPr="00F22698" w:rsidRDefault="00EB21A7" w:rsidP="00F22698">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00EB21A7" w:rsidRPr="00F22698" w:rsidSect="004B001E">
-      <w:headerReference w:type="default" r:id="rId11"/>
+    <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId00007"/>
       <w:pgSz w:w="11907" w:h="16840"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="567" w:footer="340" w:gutter="0"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="567" w:footer="340"/>
       <w:pgNumType w:start="1"/>
-      <w:cols w:space="720"/>
+      <w15:footnoteColumns w:val="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...7 lines deleted...]
-    <w:panose1 w:val="05000000000000000000"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="2000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="2000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-[...50 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="200101FF" w:csb1="20280000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-  <w:p w14:paraId="7252DAC7" w14:textId="77777777" w:rsidR="007040A7" w:rsidRPr="00564307" w:rsidRDefault="00564307" w:rsidP="00564307">
+<file path=word/header0001.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:tx19="http://schemas.textcontrol.com/tx/1900" xmlns:tx23="http://schemas.textcontrol.com/tx/2300" xmlns:tx26="http://schemas.textcontrol.com/tx/2600" mc:Ignorable="w14 wpc wpg wps w15 w16du tx19 tx23 tx26">
+  <w:p>
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="9072"/>
+        <w:tab w:val="right" w:pos="9073"/>
+      </w:tabs>
       <w:jc w:val="right"/>
+      <w:rPr>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+      </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="40E36ACE" wp14:editId="6F8539D9">
-[...5 lines deleted...]
-          </wp:cNvGraphicFramePr>
+        <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:extent cx="1866900" cy="400050"/>
+          <wp:docPr id="1" name="Picture 1"/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 1"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="0" name="Image 1"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
-[...6 lines deleted...]
-                  <a:srcRect/>
+                  <a:blip r:embed="rId00006"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1871345" cy="402590"/>
+                    <a:ext cx="1866900" cy="400050"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:abstractNum w:abstractNumId="0">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading1"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:pPr>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="709"/>
+        </w:tabs>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:b w:val="on"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="auto"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading2"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:pPr>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="709"/>
+        </w:tabs>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:b w:val="on"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="auto"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading3"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:pPr>
+        <w:ind w:left="1701" w:hanging="992"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1701"/>
+        </w:tabs>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:b w:val="off"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="auto"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Level 2"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="851"/>
+        </w:tabs>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:b w:val="off"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="auto"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2%3."/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2%3.%4."/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2%3.%4.%5."/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2%3.%4.%5.%6."/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2%3.%4.%5.%6.%7."/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2%3.%4.%5.%6.%7.%8."/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2%3.%4.%5.%6.%7.%8.%9."/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Level 3"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2..%3"/>
+      <w:pPr>
+        <w:ind w:left="1843" w:hanging="992"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1843"/>
+        </w:tabs>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:b w:val="off"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="auto"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2..%3%4."/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2..%3%4.%5."/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2..%3%4.%5.%6."/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2..%3%4.%5.%6.%7."/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2..%3%4.%5.%6.%7.%8."/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2..%3%4.%5.%6.%7.%8.%9."/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Level 4"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3..%4"/>
+      <w:pPr>
+        <w:ind w:left="3119" w:hanging="1276"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3119"/>
+        </w:tabs>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:b w:val="off"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="auto"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3..%4%5."/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3..%4%5.%6."/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3..%4%5.%6.%7."/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3..%4%5.%6.%7.%8."/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3..%4%5.%6.%7.%8.%9."/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Rule 4"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3..%4"/>
+      <w:pPr>
+        <w:ind w:left="3686" w:hanging="1475"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3686"/>
+        </w:tabs>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:b w:val="off"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="auto"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3..%4%5."/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3..%4%5.%6."/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3..%4%5.%6.%7."/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3..%4%5.%6.%7.%8."/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3..%4%5.%6.%7.%8.%9."/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%2."/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%3."/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%4."/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="Level 5"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:pPr>
+        <w:ind w:left="3119" w:hanging="1276"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3119"/>
+        </w:tabs>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:b w:val="off"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="auto"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%6."/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7."/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8."/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9."/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Rule 5"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3.%4..%5"/>
+      <w:pPr>
+        <w:ind w:left="3686" w:hanging="1475"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3686"/>
+        </w:tabs>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:b w:val="off"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="auto"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3.%4..%5%6."/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3.%4..%5%6.%7."/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3.%4..%5%6.%7.%8."/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3.%4..%5%6.%7.%8.%9."/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Rule 3"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2..%3"/>
+      <w:pPr>
+        <w:ind w:left="2211" w:hanging="1134"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2211"/>
+        </w:tabs>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:b w:val="off"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="auto"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2..%3%4."/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2..%3%4.%5."/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2..%3%4.%5.%6."/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2..%3%4.%5.%6.%7."/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2..%3%4.%5.%6.%7.%8."/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2..%3%4.%5.%6.%7.%8.%9."/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Bullet 3"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:ind w:left="3119" w:hanging="1276"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3119"/>
+        </w:tabs>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+        <w:b w:val="off"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="auto"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Rule 2"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1..%2"/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="1077"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1077"/>
+        </w:tabs>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:b w:val="off"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="auto"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1..%2%3."/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1..%2%3.%4."/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1..%2%3.%4.%5."/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1..%2%3.%4.%5.%6."/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1..%2%3.%4.%5.%6.%7."/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1..%2%3.%4.%5.%6.%7.%8."/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1..%2%3.%4.%5.%6.%7.%8.%9."/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Bullet 2"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:ind w:left="1843" w:hanging="992"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1843"/>
+        </w:tabs>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+        <w:b w:val="off"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="auto"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Level 1"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="851"/>
+        </w:tabs>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:b w:val="on"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="auto"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Level 1 Reg"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="851"/>
+        </w:tabs>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:b w:val="off"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="auto"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15">
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Parties"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="851"/>
+        </w:tabs>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:b w:val="off"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="auto"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16">
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Coversheet Parties"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="851"/>
+        </w:tabs>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:b w:val="off"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="auto"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17">
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:pStyle w:val="Background"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="851"/>
+        </w:tabs>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:b w:val="off"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="auto"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18">
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Bullet 1"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="851"/>
+        </w:tabs>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+        <w:b w:val="off"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="auto"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Rule 1"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="Rule %1"/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="1077"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1077"/>
+        </w:tabs>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:b w:val="on"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="auto"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="Rule %1%2."/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="Rule %1%2.%3."/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="Rule %1%2.%3.%4."/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="Rule %1%2.%3.%4.%5."/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="Rule %1%2.%3.%4.%5.%6."/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="Rule %1%2.%3.%4.%5.%6.%7."/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="Rule %1%2.%3.%4.%5.%6.%7.%8."/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="Rule %1%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20">
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="TOC3"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="851"/>
+        </w:tabs>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:b w:val="off"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="auto"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="(a) Definition"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2)"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="851"/>
+        </w:tabs>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:b w:val="off"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="auto"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2)%3."/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2)%3.%4."/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2)%3.%4.%5."/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2)%3.%4.%5.%6."/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2)%3.%4.%5.%6.%7."/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2)%3.%4.%5.%6.%7.%8."/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2)%3.%4.%5.%6.%7.%8.%9."/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22">
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="(a) (b) (c) (d) Definition"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="851"/>
+        </w:tabs>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:b w:val="off"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="auto"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%2."/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pStyle w:val="(i) Definition"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="(%3)"/>
+      <w:pPr>
+        <w:ind w:left="1701" w:hanging="850"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1701"/>
+        </w:tabs>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:b w:val="off"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="auto"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%4."/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%5."/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%6."/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7."/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8."/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9."/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Level 6"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="N"/>
+      <w:pPr>
+        <w:ind w:left="4536" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:b w:val="off"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="auto"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%2."/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%3."/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%4."/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="Rule 6"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:pPr>
+        <w:ind w:left="2835" w:hanging="1134"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2835"/>
+        </w:tabs>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:b w:val="off"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="auto"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%6."/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7."/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8."/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9."/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26">
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="TOC6"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="Appendix %1."/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="851"/>
+        </w:tabs>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:b w:val="off"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="auto"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27">
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Schedule"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1"/>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:b w:val="on"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="auto"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Sch Level 1"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="851"/>
+        </w:tabs>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:b w:val="on"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="auto"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Sch Level 2"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:b w:val="off"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="auto"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2%3."/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2%3.%4."/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2%3.%4.%5."/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2%3.%4.%5.%6."/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2%3.%4.%5.%6.%7."/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2%3.%4.%5.%6.%7.%8."/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2%3.%4.%5.%6.%7.%8.%9."/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Sch Level 3"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2..%3"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:b w:val="off"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="auto"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2..%3%4."/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2..%3%4.%5."/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2..%3%4.%5.%6."/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2..%3%4.%5.%6.%7."/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2..%3%4.%5.%6.%7.%8."/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2..%3%4.%5.%6.%7.%8.%9."/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%2."/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%3."/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="Sch Level 4"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:pPr>
+        <w:ind w:left="1746" w:hanging="306"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1746"/>
+        </w:tabs>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:b w:val="off"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="auto"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%5."/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%6."/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7."/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8."/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9."/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32">
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Sch NoHead Level 1"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:pPr>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="709"/>
+        </w:tabs>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:b w:val="off"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="auto"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="Sch NoHead Level 2"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:pPr>
+        <w:ind w:left="1559" w:hanging="567"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1559"/>
+        </w:tabs>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:b w:val="off"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="auto"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%3."/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%4."/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%5."/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%6."/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7."/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8."/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9."/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%2."/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pStyle w:val="Sch NoHead Level 3"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="(%3)"/>
+      <w:pPr>
+        <w:ind w:left="2268" w:hanging="567"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2268"/>
+        </w:tabs>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:b w:val="off"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="auto"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%4."/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%5."/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%6."/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7."/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8."/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9."/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35">
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:pStyle w:val="Recitals"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="851"/>
+        </w:tabs>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:b w:val="off"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="auto"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36">
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Part"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:b w:val="on"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="auto"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37">
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Appendix"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1"/>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:b w:val="on"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="auto"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38">
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Bullet1"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+        <w:b w:val="off"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="auto"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39">
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
-[...2 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+      <w:pStyle w:val="Bullet2"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="357"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1077"/>
+        </w:tabs>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+        <w:b w:val="off"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="auto"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40">
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...2 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+      <w:pStyle w:val="Bullet3"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:ind w:left="1945" w:hanging="357"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1945"/>
+        </w:tabs>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+        <w:b w:val="off"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="auto"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0360F9F0">
+  <w:abstractNum w:abstractNumId="41">
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Bullet4"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:ind w:left="2676" w:hanging="357"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2676"/>
+        </w:tabs>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+        <w:b w:val="off"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="auto"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42">
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet5"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-      <w:pPr>
+      <w:pPr>
+        <w:ind w:left="3385" w:hanging="357"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="3385"/>
         </w:tabs>
-        <w:ind w:left="3385" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+        <w:b w:val="off"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="auto"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="363C08C8" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="FAR Level 1"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="851"/>
+        </w:tabs>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:b w:val="off"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="auto"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="FAR Level 2"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="851"/>
+        </w:tabs>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:b w:val="off"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="auto"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2%3."/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2%3.%4."/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2%3.%4.%5."/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2%3.%4.%5.%6."/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2%3.%4.%5.%6.%7."/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2%3.%4.%5.%6.%7.%8."/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2%3.%4.%5.%6.%7.%8.%9."/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="45">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="FAR Level 3"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2..%3"/>
+      <w:pPr>
+        <w:ind w:left="1843" w:hanging="992"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1843"/>
+        </w:tabs>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:b w:val="off"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="auto"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2..%3%4."/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2..%3%4.%5."/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2..%3%4.%5.%6."/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2..%3%4.%5.%6.%7."/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2..%3%4.%5.%6.%7.%8."/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2..%3%4.%5.%6.%7.%8.%9."/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="46">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%2."/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%3."/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="FAR Level 4"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:pPr>
+        <w:ind w:left="2410" w:hanging="567"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2410"/>
+        </w:tabs>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:b w:val="off"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="auto"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%5."/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%6."/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7."/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8."/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9."/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="47">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%2."/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%3."/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%4."/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pStyle w:val="FAR Level 5"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:pPr>
+        <w:ind w:left="3119" w:hanging="709"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3119"/>
+        </w:tabs>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:b w:val="off"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="auto"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%6."/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7."/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8."/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9."/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="48">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%2."/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%3."/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%4."/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%5."/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="FAR Level 6"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:pPr>
+        <w:ind w:left="3827" w:hanging="708"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3827"/>
+        </w:tabs>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:b w:val="off"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="auto"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7."/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8."/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9."/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="49">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:b w:val="off"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="FFFFFF"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="50">
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
-[...5 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+        <w:b w:val="off"/>
+        <w:i w:val="off"/>
+        <w:strike w:val="off"/>
+        <w:color w:val="1D3028"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="4A7A8D16" w:tentative="1">
-[...103 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...5216 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="1545144214">
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1480346451">
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="707728275">
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1875727817">
-[...17 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="1401367708">
+  <w:num w:numId="43">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="898712578">
-[...59 lines deleted...]
-  <w:num w:numId="31" w16cid:durableId="692193666">
+  <w:num w:numId="44">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="1201744930">
-    <w:abstractNumId w:val="38"/>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="678965748">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="2127501324">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="1261337417">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:numIdMacAtCleanup w:val="32"/>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...18 lines deleted...]
-  </w:endnotePr>
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:tx24="http://schemas.textcontrol.com/tx/2400" xmlns:tx25="http://schemas.textcontrol.com/tx/2500" mc:Ignorable="tx24 tx25">
+  <w:bordersDoNotSurroundHeader/>
+  <w:defaultTabStop w:val="1134"/>
   <w:compat>
+    <w:noExtraLineSpacing/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-[...3 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:rsids>
-[...414 lines deleted...]
-  <w15:docId w15:val="{AEEE0834-01B1-4E44-B554-36002C711585}"/>
+  <tx24:txVer tx24:val="32.0.434.500"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Arial"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...178 lines deleted...]
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="[Normal]" w:customStyle="1">
+    <w:name w:val="[Normal]"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="[Normal]"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="off"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1134"/>
+        <w:tab w:val="left" w:pos="2268"/>
+        <w:tab w:val="left" w:pos="3402"/>
+        <w:tab w:val="left" w:pos="4536"/>
+        <w:tab w:val="left" w:pos="5670"/>
+        <w:tab w:val="left" w:pos="6804"/>
+        <w:tab w:val="left" w:pos="7938"/>
+        <w:tab w:val="left" w:pos="9072"/>
+        <w:tab w:val="left" w:pos="10206"/>
+        <w:tab w:val="left" w:pos="11340"/>
+        <w:tab w:val="left" w:pos="12474"/>
+        <w:tab w:val="left" w:pos="13608"/>
+        <w:tab w:val="left" w:pos="14742"/>
+        <w:tab w:val="left" w:pos="15876"/>
+      </w:tabs>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:qFormat/>
-    <w:rsid w:val="006155C8"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
+      <w:widowControl w:val="on"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="both"/>
+      <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:b w:val="off"/>
+      <w:bCs w:val="off"/>
+      <w:i w:val="off"/>
+      <w:iCs w:val="off"/>
+      <w:caps w:val="off"/>
+      <w:smallCaps w:val="off"/>
+      <w:strike w:val="off"/>
+      <w:color w:val="auto"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:position w:val="0"/>
       <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:rtl w:val="off"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Header"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="ListParagraph"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Heading2"/>
     <w:qFormat/>
-    <w:rsid w:val="00F95CA5"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
-        <w:numId w:val="2"/>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="1"/>
       </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+      </w:tabs>
+      <w:ind w:left="709" w:hanging="709"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
       <w:caps/>
-      <w:kern w:val="28"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="709"/>
+      </w:tabs>
+      <w:spacing w:before="480" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Cambria" w:cs="Cambria"/>
+      <w:color w:val="365F91"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Level2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F95CA5"/>
+    <w:next w:val="Level 2"/>
+    <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="2"/>
       </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+      </w:tabs>
+      <w:ind w:left="709" w:hanging="709"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Level3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F95CA5"/>
+    <w:next w:val="Level 3"/>
+    <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="2"/>
+        <w:numId w:val="3"/>
       </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1701"/>
+      </w:tabs>
+      <w:ind w:left="1701" w:hanging="992"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00F95CA5"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
+      <w:bCs/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00F95CA5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00F95CA5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
+      <w:iCs/>
       <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00F95CA5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00F95CA5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:i/>
+      <w:iCs/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00F95CA5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
+      <w:bCs/>
       <w:i/>
-    </w:rPr>
-[...32 lines deleted...]
-    <w:rsid w:val="00F95CA5"/>
+      <w:iCs/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Body" w:customStyle="1">
+    <w:name w:val="Body"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Body"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:outlineLvl w:val="1"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="851"/>
+        <w:tab w:val="left" w:pos="1843"/>
+        <w:tab w:val="left" w:pos="3119"/>
+        <w:tab w:val="left" w:pos="4253"/>
+      </w:tabs>
+      <w:spacing w:after="240" w:line="312" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...6 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body1">
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Body 1" w:customStyle="1">
     <w:name w:val="Body 1"/>
     <w:basedOn w:val="Body"/>
-    <w:rsid w:val="00F95CA5"/>
+    <w:next w:val="Body 1"/>
+    <w:qFormat/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="851"/>
         <w:tab w:val="clear" w:pos="1843"/>
         <w:tab w:val="clear" w:pos="3119"/>
         <w:tab w:val="clear" w:pos="4253"/>
       </w:tabs>
       <w:ind w:left="851"/>
     </w:pPr>
-  </w:style>
-[...4 lines deleted...]
-    <w:rsid w:val="00F95CA5"/>
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Body 2" w:customStyle="1">
+    <w:name w:val="Body 2"/>
+    <w:basedOn w:val="Body 1"/>
+    <w:next w:val="Body 2"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Level 2" w:customStyle="1">
+    <w:name w:val="Level 2"/>
+    <w:basedOn w:val="Body 2"/>
+    <w:next w:val="Level 2"/>
+    <w:qFormat/>
     <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="4"/>
+      </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="851"/>
-        <w:tab w:val="left" w:pos="1843"/>
-[...1 lines deleted...]
-        <w:tab w:val="left" w:pos="4253"/>
       </w:tabs>
-      <w:spacing w:after="240" w:line="312" w:lineRule="auto"/>
+      <w:ind w:hanging="851"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Level3">
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Body 3" w:customStyle="1">
+    <w:name w:val="Body 3"/>
+    <w:basedOn w:val="Body 2"/>
+    <w:next w:val="Body 3"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="1843"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Level 3" w:customStyle="1">
     <w:name w:val="Level 3"/>
-    <w:basedOn w:val="Body3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F95CA5"/>
+    <w:basedOn w:val="Body 3"/>
+    <w:next w:val="Level 3"/>
+    <w:qFormat/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="12"/>
+        <w:numId w:val="5"/>
       </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1843"/>
+      </w:tabs>
+      <w:ind w:hanging="992"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
-  </w:style>
-[...8 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body4">
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Body 4" w:customStyle="1">
     <w:name w:val="Body 4"/>
-    <w:basedOn w:val="Body3"/>
-    <w:rsid w:val="00F95CA5"/>
+    <w:basedOn w:val="Body 3"/>
+    <w:next w:val="Body 4"/>
+    <w:qFormat/>
     <w:pPr>
       <w:ind w:left="3119"/>
     </w:pPr>
-  </w:style>
-[...64 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Level4">
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Level 4" w:customStyle="1">
     <w:name w:val="Level 4"/>
-    <w:basedOn w:val="Body4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F95CA5"/>
+    <w:basedOn w:val="Body 4"/>
+    <w:next w:val="Level 4"/>
+    <w:qFormat/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="12"/>
+        <w:numId w:val="6"/>
       </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="3119"/>
+      </w:tabs>
+      <w:ind w:hanging="1276"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
-  </w:style>
-[...85 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rule4">
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rule 4" w:customStyle="1">
     <w:name w:val="Rule 4"/>
-    <w:basedOn w:val="Body4"/>
-    <w:rsid w:val="00F95CA5"/>
+    <w:basedOn w:val="Body 4"/>
+    <w:next w:val="Rule 4"/>
+    <w:qFormat/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="8"/>
+        <w:numId w:val="7"/>
       </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="3686"/>
+      </w:tabs>
+      <w:ind w:left="3686" w:hanging="1475"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:rsid w:val="00F95CA5"/>
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Body 5" w:customStyle="1">
+    <w:name w:val="Body 5"/>
+    <w:basedOn w:val="Body 3"/>
+    <w:next w:val="Body 5"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="3119"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Level 5" w:customStyle="1">
+    <w:name w:val="Level 5"/>
+    <w:basedOn w:val="Body 5"/>
+    <w:next w:val="Level 5"/>
+    <w:qFormat/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="4"/>
         <w:numId w:val="8"/>
       </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="3119"/>
+      </w:tabs>
+      <w:ind w:hanging="1276"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
-  </w:style>
-[...4 lines deleted...]
-    <w:rsid w:val="00F95CA5"/>
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rule 5" w:customStyle="1">
+    <w:name w:val="Rule 5"/>
+    <w:basedOn w:val="Body 5"/>
+    <w:next w:val="Rule 5"/>
+    <w:qFormat/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="4"/>
-        <w:numId w:val="1"/>
+        <w:numId w:val="9"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="3686"/>
+      </w:tabs>
+      <w:ind w:left="3686" w:hanging="1475"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rule 3" w:customStyle="1">
+    <w:name w:val="Rule 3"/>
+    <w:basedOn w:val="Body 3"/>
+    <w:next w:val="Rule 3"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="10"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2211"/>
+      </w:tabs>
+      <w:ind w:left="2211" w:hanging="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bullet 3" w:customStyle="1">
+    <w:name w:val="Bullet 3"/>
+    <w:basedOn w:val="Body 3"/>
+    <w:next w:val="Bullet 3"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="11"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="3119"/>
+      </w:tabs>
+      <w:ind w:left="3119" w:hanging="1276"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rule 2" w:customStyle="1">
+    <w:name w:val="Rule 2"/>
+    <w:basedOn w:val="Body 2"/>
+    <w:next w:val="Rule 2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="12"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1077"/>
+      </w:tabs>
+      <w:ind w:left="1077" w:hanging="1077"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bullet 2" w:customStyle="1">
+    <w:name w:val="Bullet 2"/>
+    <w:basedOn w:val="Body 2"/>
+    <w:next w:val="Bullet 2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="13"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1843"/>
+      </w:tabs>
+      <w:ind w:left="1843" w:hanging="992"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Level 1" w:customStyle="1">
+    <w:name w:val="Level 1"/>
+    <w:basedOn w:val="Body 1"/>
+    <w:next w:val="Level 1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="14"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="851"/>
-        <w:tab w:val="left" w:pos="1701"/>
-[...7 lines deleted...]
-        <w:tab w:val="left" w:pos="7655"/>
       </w:tabs>
-      <w:spacing w:after="300" w:line="312" w:lineRule="auto"/>
-      <w:outlineLvl w:val="5"/>
+      <w:ind w:hanging="851"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:caps/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Level 1 Reg" w:customStyle="1">
+    <w:name w:val="Level 1 Reg"/>
+    <w:basedOn w:val="Level 1"/>
+    <w:next w:val="Level 1 Reg"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="off"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="15"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="off"/>
+      <w:bCs w:val="off"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Parties" w:customStyle="1">
+    <w:name w:val="Parties"/>
+    <w:basedOn w:val="Body 1"/>
+    <w:next w:val="Parties"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="16"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="851"/>
+      </w:tabs>
+      <w:ind w:hanging="851"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Coversheet Parties" w:customStyle="1">
+    <w:name w:val="Coversheet Parties"/>
+    <w:basedOn w:val="Parties"/>
+    <w:next w:val="Coversheet Parties"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="17"/>
+      </w:numPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Background" w:customStyle="1">
+    <w:name w:val="Background"/>
+    <w:basedOn w:val="Body 1"/>
+    <w:next w:val="Background"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="18"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="851"/>
+      </w:tabs>
+      <w:ind w:hanging="851"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bullet 1" w:customStyle="1">
+    <w:name w:val="Bullet 1"/>
+    <w:basedOn w:val="Body 1"/>
+    <w:next w:val="Bullet 1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="19"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="851"/>
+      </w:tabs>
+      <w:ind w:hanging="851"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rule 1" w:customStyle="1">
+    <w:name w:val="Rule 1"/>
+    <w:basedOn w:val="Body"/>
+    <w:next w:val="Rule 1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="20"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="851"/>
+        <w:tab w:val="left" w:pos="1077"/>
+        <w:tab w:val="clear" w:pos="1843"/>
+        <w:tab w:val="clear" w:pos="3119"/>
+        <w:tab w:val="clear" w:pos="4253"/>
+      </w:tabs>
+      <w:ind w:left="1077" w:hanging="1077"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Body"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00F95CA5"/>
+    <w:qFormat/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="1843"/>
         <w:tab w:val="clear" w:pos="3119"/>
         <w:tab w:val="clear" w:pos="4253"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="851" w:right="851" w:hanging="851"/>
     </w:pPr>
     <w:rPr>
       <w:caps/>
-      <w:noProof/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC5">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="TOC1"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="2552"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Body"/>
     <w:next w:val="Normal"/>
-    <w:rsid w:val="00F95CA5"/>
+    <w:qFormat/>
     <w:pPr>
       <w:tabs>
+        <w:tab w:val="left" w:pos="1680"/>
         <w:tab w:val="clear" w:pos="1843"/>
         <w:tab w:val="clear" w:pos="3119"/>
         <w:tab w:val="clear" w:pos="4253"/>
-        <w:tab w:val="left" w:pos="1680"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1680" w:right="851" w:hanging="829"/>
     </w:pPr>
     <w:rPr>
-      <w:noProof/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Body"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00F95CA5"/>
+    <w:qFormat/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="16"/>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="21"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="1843"/>
         <w:tab w:val="clear" w:pos="3119"/>
         <w:tab w:val="clear" w:pos="4253"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
-      <w:ind w:right="851"/>
+      <w:ind w:left="851" w:right="851" w:hanging="851"/>
     </w:pPr>
     <w:rPr>
-      <w:noProof/>
-[...15 lines deleted...]
-    </w:pPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Body"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00F95CA5"/>
+    <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="851"/>
         <w:tab w:val="clear" w:pos="1843"/>
         <w:tab w:val="clear" w:pos="3119"/>
         <w:tab w:val="clear" w:pos="4253"/>
         <w:tab w:val="right" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9100"/>
       </w:tabs>
       <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="851"/>
     </w:pPr>
     <w:rPr>
-      <w:noProof/>
-[...91 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SchedTitle">
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="SchedTitle" w:customStyle="1">
     <w:name w:val="SchedTitle"/>
     <w:basedOn w:val="Body"/>
-    <w:next w:val="Level1"/>
-    <w:rsid w:val="00F95CA5"/>
+    <w:next w:val="Level 1"/>
+    <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
-        <w:tab w:val="num" w:pos="720"/>
+        <w:tab w:val="left" w:pos="720"/>
       </w:tabs>
       <w:spacing w:after="480" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720" w:hanging="432"/>
       <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...123 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ScheduleTitle">
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Schedule Title" w:customStyle="1">
     <w:name w:val="Schedule Title"/>
     <w:basedOn w:val="Body"/>
-    <w:rsid w:val="00F95CA5"/>
+    <w:next w:val="Schedule Title"/>
+    <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="851"/>
         <w:tab w:val="clear" w:pos="1843"/>
         <w:tab w:val="clear" w:pos="3119"/>
         <w:tab w:val="clear" w:pos="4253"/>
       </w:tabs>
       <w:spacing w:after="480" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aDefinition">
+      <w:bCs/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="(a) Definition" w:customStyle="1">
     <w:name w:val="(a) Definition"/>
     <w:basedOn w:val="Body"/>
-    <w:qFormat/>
-    <w:rsid w:val="00F95CA5"/>
+    <w:next w:val="(a) Definition"/>
+    <w:qFormat/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="11"/>
+        <w:numId w:val="22"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="1843"/>
         <w:tab w:val="clear" w:pos="3119"/>
         <w:tab w:val="clear" w:pos="4253"/>
       </w:tabs>
+      <w:ind w:left="851" w:hanging="851"/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="iDefinition">
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="(a) (b) (c) (d) Definition" w:customStyle="1">
+    <w:name w:val="(a) (b) (c) (d) Definition"/>
+    <w:basedOn w:val="(a) Definition"/>
+    <w:next w:val="(a) (b) (c) (d) Definition"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="23"/>
+      </w:numPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="(i) Definition" w:customStyle="1">
     <w:name w:val="(i) Definition"/>
     <w:basedOn w:val="Body"/>
-    <w:qFormat/>
-    <w:rsid w:val="00F95CA5"/>
+    <w:next w:val="(i) Definition"/>
+    <w:qFormat/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="11"/>
+        <w:numId w:val="24"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="851"/>
+        <w:tab w:val="left" w:pos="1701"/>
         <w:tab w:val="clear" w:pos="1843"/>
         <w:tab w:val="clear" w:pos="3119"/>
         <w:tab w:val="clear" w:pos="4253"/>
       </w:tabs>
+      <w:ind w:left="1701" w:hanging="850"/>
     </w:pPr>
-  </w:style>
-[...121 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sideheading">
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sideheading" w:customStyle="1">
     <w:name w:val="Sideheading"/>
     <w:basedOn w:val="Body"/>
-    <w:rsid w:val="00F95CA5"/>
+    <w:next w:val="Sideheading"/>
+    <w:qFormat/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="851"/>
         <w:tab w:val="clear" w:pos="1843"/>
         <w:tab w:val="clear" w:pos="3119"/>
         <w:tab w:val="clear" w:pos="4253"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
       <w:caps/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SealsChar">
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ScheduleHeading" w:customStyle="1">
+    <w:name w:val="ScheduleHeading"/>
+    <w:basedOn w:val="Body"/>
+    <w:next w:val="ScheduleHeading"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="AppendixHeading" w:customStyle="1">
+    <w:name w:val="AppendixHeading"/>
+    <w:basedOn w:val="Body"/>
+    <w:next w:val="AppendixHeading"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="PartHeading" w:customStyle="1">
+    <w:name w:val="PartHeading"/>
+    <w:basedOn w:val="Body"/>
+    <w:next w:val="PartHeading"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Footer"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Level 6" w:customStyle="1">
+    <w:name w:val="Level 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Level 6"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="5"/>
+        <w:numId w:val="25"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="6336"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:line="312" w:lineRule="auto"/>
+      <w:ind w:left="4536"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalIndent">
+    <w:name w:val="Normal Indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="NormalIndent"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="240"/>
+      <w:ind w:left="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rule 6" w:customStyle="1">
+    <w:name w:val="Rule 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+        <w:numId w:val="26"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2835"/>
+        <w:tab w:val="left" w:pos="3402"/>
+        <w:tab w:val="left" w:pos="4253"/>
+        <w:tab w:val="left" w:pos="4320"/>
+        <w:tab w:val="left" w:pos="5103"/>
+        <w:tab w:val="left" w:pos="5954"/>
+        <w:tab w:val="left" w:pos="6804"/>
+        <w:tab w:val="left" w:pos="7655"/>
+      </w:tabs>
+      <w:spacing w:after="300" w:line="312" w:lineRule="auto"/>
+      <w:ind w:left="2835" w:hanging="1134"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Body Text1" w:customStyle="1">
+    <w:name w:val="Body Text1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Body Text1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="709"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC6">
+    <w:name w:val="toc 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="27"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="851"/>
+        <w:tab w:val="left" w:pos="1400"/>
+        <w:tab w:val="left" w:pos="1700"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
+      </w:tabs>
+      <w:ind w:left="851" w:right="851" w:hanging="851"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC7">
+    <w:name w:val="toc 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="1440"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC8">
+    <w:name w:val="toc 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="1680"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC9">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="1920"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Schedule" w:customStyle="1">
+    <w:name w:val="Schedule"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Schedule"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:pageBreakBefore/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="28"/>
+      </w:numPr>
+      <w:spacing w:after="240"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:caps/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Title"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="480"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Subtitle"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyTextIndent"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="240" w:line="312" w:lineRule="auto"/>
+      <w:ind w:left="1701" w:hanging="998"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="FootnoteText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="851"/>
+      </w:tabs>
+      <w:spacing w:after="60"/>
+      <w:ind w:left="851" w:hanging="851"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Seals Char" w:customStyle="1">
     <w:name w:val="Seals Char"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SealsCharChar"/>
-    <w:rsid w:val="00F95CA5"/>
+    <w:next w:val="Seals Char"/>
+    <w:qFormat/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="4535"/>
       </w:tabs>
       <w:ind w:right="4536"/>
     </w:pPr>
-  </w:style>
-[...16 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SchLevel1">
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sch Level 1" w:customStyle="1">
     <w:name w:val="Sch Level 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00F95CA5"/>
+    <w:next w:val="Sch Level 1"/>
+    <w:qFormat/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="9"/>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="29"/>
       </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="851"/>
+      </w:tabs>
       <w:spacing w:after="240" w:line="312" w:lineRule="auto"/>
+      <w:ind w:left="851" w:hanging="851"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SchLevel2">
+      <w:bCs/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sch Level 2" w:customStyle="1">
     <w:name w:val="Sch Level 2"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00F95CA5"/>
+    <w:next w:val="Sch Level 2"/>
+    <w:qFormat/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="9"/>
+        <w:numId w:val="30"/>
       </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="720"/>
+      </w:tabs>
       <w:spacing w:after="240" w:line="312" w:lineRule="auto"/>
+      <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SchLevel3">
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sch Level 3" w:customStyle="1">
     <w:name w:val="Sch Level 3"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00F95CA5"/>
+    <w:next w:val="Sch Level 3"/>
+    <w:qFormat/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="9"/>
+        <w:numId w:val="31"/>
       </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1440"/>
+      </w:tabs>
       <w:spacing w:after="240" w:line="312" w:lineRule="auto"/>
+      <w:ind w:left="1440" w:hanging="720"/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SchLevel4">
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sch Level 4" w:customStyle="1">
     <w:name w:val="Sch Level 4"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00F95CA5"/>
+    <w:next w:val="Sch Level 4"/>
+    <w:qFormat/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="9"/>
+        <w:numId w:val="32"/>
       </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1746"/>
+      </w:tabs>
       <w:spacing w:after="240" w:line="312" w:lineRule="auto"/>
+      <w:ind w:left="1746" w:hanging="306"/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SchNoHeadLevel1">
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sch NoHead Level 1" w:customStyle="1">
     <w:name w:val="Sch NoHead Level 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00F95CA5"/>
+    <w:next w:val="Sch NoHead Level 1"/>
+    <w:qFormat/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="10"/>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="33"/>
       </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+      </w:tabs>
       <w:spacing w:after="240" w:line="312" w:lineRule="auto"/>
+      <w:ind w:left="709" w:hanging="709"/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SchNoHeadLevel2">
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sch NoHead Level 2" w:customStyle="1">
     <w:name w:val="Sch NoHead Level 2"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00F95CA5"/>
+    <w:next w:val="Sch NoHead Level 2"/>
+    <w:qFormat/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="10"/>
+        <w:numId w:val="34"/>
       </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1559"/>
+      </w:tabs>
       <w:spacing w:after="240" w:line="312" w:lineRule="auto"/>
+      <w:ind w:left="1559" w:hanging="567"/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SchNoHeadLevel3">
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sch NoHead Level 3" w:customStyle="1">
     <w:name w:val="Sch NoHead Level 3"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00F95CA5"/>
+    <w:next w:val="Sch NoHead Level 3"/>
+    <w:qFormat/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="10"/>
+        <w:numId w:val="35"/>
       </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2421"/>
+      </w:tabs>
       <w:spacing w:after="240" w:line="312" w:lineRule="auto"/>
+      <w:ind w:left="2268" w:hanging="567"/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Definition">
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Definition" w:customStyle="1">
     <w:name w:val="Definition"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00F95CA5"/>
+    <w:next w:val="Definition"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="851"/>
         <w:tab w:val="left" w:pos="1843"/>
         <w:tab w:val="left" w:pos="3119"/>
         <w:tab w:val="left" w:pos="4253"/>
       </w:tabs>
       <w:spacing w:after="240" w:line="312" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DefinedTerm">
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Defined Term" w:customStyle="1">
     <w:name w:val="Defined Term"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00F95CA5"/>
+    <w:next w:val="Defined Term"/>
+    <w:qFormat/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="851"/>
         <w:tab w:val="left" w:pos="1843"/>
         <w:tab w:val="left" w:pos="3119"/>
         <w:tab w:val="left" w:pos="4253"/>
       </w:tabs>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Recitals">
+      <w:bCs/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Recitals" w:customStyle="1">
     <w:name w:val="Recitals"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00F95CA5"/>
+    <w:next w:val="Recitals"/>
+    <w:qFormat/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="13"/>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="36"/>
       </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="851"/>
+      </w:tabs>
       <w:spacing w:after="240" w:line="312" w:lineRule="auto"/>
+      <w:ind w:left="851" w:hanging="851"/>
     </w:pPr>
-  </w:style>
-[...33 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Part">
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Part" w:customStyle="1">
     <w:name w:val="Part"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00F95CA5"/>
+    <w:next w:val="Part"/>
+    <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
-        <w:numId w:val="14"/>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="37"/>
+      </w:numPr>
+      <w:spacing w:after="240"/>
+      <w:ind w:firstLine="288"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:caps/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Appendix" w:customStyle="1">
+    <w:name w:val="Appendix"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Appendix"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:pageBreakBefore/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="38"/>
       </w:numPr>
       <w:spacing w:after="240"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
       <w:caps/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-    </w:rPr>
-[...33 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet10">
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bullet1" w:customStyle="1">
     <w:name w:val="Bullet1"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="008738CF"/>
+    <w:next w:val="Bullet1"/>
+    <w:qFormat/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="18"/>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="39"/>
       </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="360"/>
+      </w:tabs>
       <w:spacing w:after="240" w:line="300" w:lineRule="atLeast"/>
+      <w:ind w:left="360" w:hanging="360"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:eastAsia="en-US"/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet1continued">
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bullet1continued" w:customStyle="1">
     <w:name w:val="Bullet1continued"/>
-    <w:basedOn w:val="Bullet10"/>
-    <w:rsid w:val="008738CF"/>
+    <w:basedOn w:val="Bullet1"/>
+    <w:next w:val="Bullet1continued"/>
+    <w:qFormat/>
     <w:pPr>
       <w:numPr>
+        <w:ilvl w:val="0"/>
         <w:numId w:val="0"/>
       </w:numPr>
-      <w:ind w:left="357"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="360"/>
+      </w:tabs>
+      <w:ind w:left="357" w:firstLine="0"/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet2">
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bullet2" w:customStyle="1">
     <w:name w:val="Bullet2"/>
-    <w:basedOn w:val="Bullet10"/>
-    <w:rsid w:val="008738CF"/>
+    <w:basedOn w:val="Bullet1"/>
+    <w:next w:val="Bullet2"/>
+    <w:qFormat/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="19"/>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="40"/>
       </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="360"/>
+        <w:tab w:val="left" w:pos="1077"/>
+      </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="1077" w:hanging="357"/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet2continued">
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bullet2continued" w:customStyle="1">
     <w:name w:val="Bullet2continued"/>
     <w:basedOn w:val="Bullet2"/>
-    <w:rsid w:val="008738CF"/>
+    <w:next w:val="Bullet2continued"/>
+    <w:qFormat/>
     <w:pPr>
       <w:numPr>
+        <w:ilvl w:val="0"/>
         <w:numId w:val="0"/>
       </w:numPr>
-      <w:ind w:left="1077"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1077"/>
+      </w:tabs>
+      <w:ind w:firstLine="0"/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet30">
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bullet3" w:customStyle="1">
     <w:name w:val="Bullet3"/>
     <w:basedOn w:val="Bullet2"/>
-    <w:rsid w:val="008738CF"/>
+    <w:next w:val="Bullet3"/>
+    <w:qFormat/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="20"/>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="41"/>
       </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1077"/>
+        <w:tab w:val="left" w:pos="1945"/>
+      </w:tabs>
+      <w:ind w:left="1945"/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet3continued">
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bullet3continued" w:customStyle="1">
     <w:name w:val="Bullet3continued"/>
-    <w:basedOn w:val="Bullet30"/>
-    <w:rsid w:val="008738CF"/>
+    <w:basedOn w:val="Bullet3"/>
+    <w:next w:val="Bullet3continued"/>
+    <w:qFormat/>
     <w:pPr>
       <w:numPr>
+        <w:ilvl w:val="0"/>
         <w:numId w:val="0"/>
       </w:numPr>
-      <w:ind w:left="1945"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1945"/>
+      </w:tabs>
+      <w:ind w:firstLine="0"/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet4">
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bullet4" w:customStyle="1">
     <w:name w:val="Bullet4"/>
-    <w:basedOn w:val="Bullet30"/>
-    <w:rsid w:val="008738CF"/>
+    <w:basedOn w:val="Bullet3"/>
+    <w:next w:val="Bullet4"/>
+    <w:qFormat/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="21"/>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="42"/>
       </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1945"/>
+        <w:tab w:val="left" w:pos="2676"/>
+      </w:tabs>
+      <w:ind w:left="2676"/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet4continued">
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bullet4continued" w:customStyle="1">
     <w:name w:val="Bullet4continued"/>
     <w:basedOn w:val="Bullet4"/>
-    <w:rsid w:val="008738CF"/>
+    <w:next w:val="Bullet4continued"/>
+    <w:qFormat/>
     <w:pPr>
       <w:numPr>
+        <w:ilvl w:val="0"/>
         <w:numId w:val="0"/>
       </w:numPr>
-      <w:ind w:left="2676"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="2676"/>
+      </w:tabs>
+      <w:ind w:firstLine="0"/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet5">
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bullet5" w:customStyle="1">
     <w:name w:val="Bullet5"/>
     <w:basedOn w:val="Bullet4"/>
-    <w:rsid w:val="008738CF"/>
+    <w:next w:val="Bullet5"/>
+    <w:qFormat/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="22"/>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="43"/>
       </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="2676"/>
+        <w:tab w:val="left" w:pos="3385"/>
+      </w:tabs>
+      <w:ind w:left="3385"/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet5continued">
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bullet5continued" w:customStyle="1">
     <w:name w:val="Bullet5continued"/>
     <w:basedOn w:val="Bullet5"/>
-    <w:rsid w:val="008738CF"/>
+    <w:next w:val="Bullet5continued"/>
+    <w:qFormat/>
     <w:pPr>
       <w:numPr>
+        <w:ilvl w:val="0"/>
         <w:numId w:val="0"/>
       </w:numPr>
-      <w:ind w:left="3385"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="3385"/>
+      </w:tabs>
+      <w:ind w:firstLine="0"/>
     </w:pPr>
-  </w:style>
-[...37 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FARLevel1">
+    <w:rPr>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FAR Level 1" w:customStyle="1">
     <w:name w:val="FAR Level 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:locked/>
-    <w:rsid w:val="00FC3A0A"/>
+    <w:next w:val="FAR Level 1"/>
+    <w:qFormat/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="23"/>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="44"/>
       </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="851"/>
+      </w:tabs>
       <w:spacing w:after="240"/>
+      <w:ind w:left="851" w:hanging="851"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FARLevel2">
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FAR Level 2" w:customStyle="1">
     <w:name w:val="FAR Level 2"/>
     <w:basedOn w:val="Normal"/>
-    <w:locked/>
-    <w:rsid w:val="00FC3A0A"/>
+    <w:next w:val="FAR Level 2"/>
+    <w:qFormat/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="23"/>
+        <w:numId w:val="45"/>
       </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="851"/>
+      </w:tabs>
       <w:spacing w:after="240"/>
+      <w:ind w:left="851" w:hanging="851"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FARLevel3">
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FAR Level 3" w:customStyle="1">
     <w:name w:val="FAR Level 3"/>
     <w:basedOn w:val="Normal"/>
-    <w:locked/>
-    <w:rsid w:val="00FC3A0A"/>
+    <w:next w:val="FAR Level 3"/>
+    <w:qFormat/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="23"/>
+        <w:numId w:val="46"/>
       </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1843"/>
+      </w:tabs>
       <w:spacing w:after="240"/>
+      <w:ind w:left="1843" w:hanging="992"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FARLevel4">
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FAR Level 4" w:customStyle="1">
     <w:name w:val="FAR Level 4"/>
     <w:basedOn w:val="Normal"/>
-    <w:locked/>
-    <w:rsid w:val="00FC3A0A"/>
+    <w:next w:val="FAR Level 4"/>
+    <w:qFormat/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="23"/>
+        <w:numId w:val="47"/>
       </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2410"/>
+      </w:tabs>
       <w:spacing w:after="240"/>
+      <w:ind w:left="2410" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FARLevel5">
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FAR Level 5" w:customStyle="1">
     <w:name w:val="FAR Level 5"/>
     <w:basedOn w:val="Normal"/>
-    <w:locked/>
-    <w:rsid w:val="00FC3A0A"/>
+    <w:next w:val="FAR Level 5"/>
+    <w:qFormat/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="4"/>
-        <w:numId w:val="23"/>
+        <w:numId w:val="48"/>
       </w:numPr>
       <w:tabs>
+        <w:tab w:val="left" w:pos="3119"/>
         <w:tab w:val="left" w:pos="3261"/>
       </w:tabs>
       <w:spacing w:after="240"/>
+      <w:ind w:left="3119" w:hanging="709"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FARLevel6">
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FAR Level 6" w:customStyle="1">
     <w:name w:val="FAR Level 6"/>
     <w:basedOn w:val="Normal"/>
-    <w:locked/>
-    <w:rsid w:val="00FC3A0A"/>
+    <w:next w:val="FAR Level 6"/>
+    <w:qFormat/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="5"/>
-        <w:numId w:val="23"/>
+        <w:numId w:val="49"/>
       </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="3827"/>
+      </w:tabs>
       <w:spacing w:after="240"/>
+      <w:ind w:left="3827" w:hanging="708"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-    </w:rPr>
-[...31 lines deleted...]
-      <w:u w:val="single"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00A65AF6"/>
+    <w:qFormat/>
     <w:rPr>
       <w:color w:val="808080"/>
-    </w:rPr>
-[...14 lines deleted...]
-    </w:tblPr>
+      <w:rtl w:val="off"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F66D49"/>
+    <w:qFormat/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
+      <w:rtl w:val="off"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F66D49"/>
+    <w:next w:val="CommentText"/>
+    <w:qFormat/>
+    <w:pPr/>
     <w:rPr>
       <w:sz w:val="20"/>
-    </w:rPr>
-[...8 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
-    <w:link w:val="CommentSubjectChar"/>
-    <w:rsid w:val="00F66D49"/>
+    <w:qFormat/>
+    <w:pPr/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Comment Text Char" w:customStyle="1">
+    <w:name w:val="Comment Text Char"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:rtl w:val="off"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Comment Subject Char" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
-    <w:basedOn w:val="CommentTextChar"/>
-[...3 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:basedOn w:val="Comment Text Char"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...8 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Paragraph">
+  <w:style w:type="paragraph" w:styleId="Paragraph" w:customStyle="1">
     <w:name w:val="Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="ParagraphChar"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0027113B"/>
+    <w:next w:val="Paragraph"/>
+    <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120" w:line="300" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
-      <w:kern w:val="2"/>
-[...4 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="ParagraphChar">
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Paragraph Char" w:customStyle="1">
     <w:name w:val="Paragraph Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-[...3 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
-      <w:kern w:val="2"/>
       <w:sz w:val="18"/>
-      <w:lang w:eastAsia="zh-CN"/>
-[...3 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NoNumUntitledsubclause1">
+      <w:szCs w:val="18"/>
+      <w:rtl w:val="off"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="No Num Untitled subclause 1" w:customStyle="1">
     <w:name w:val="No Num Untitled subclause 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
-    <w:rsid w:val="0027113B"/>
+    <w:next w:val="No Num Untitled subclause 1"/>
+    <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="280" w:after="120" w:line="300" w:lineRule="atLeast"/>
       <w:ind w:left="720"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
-      <w:kern w:val="2"/>
-[...1 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00006C9B"/>
+    <w:qFormat/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:rtl w:val="off"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-[...2 lines deleted...]
-    <w:rsid w:val="008F5E58"/>
+    <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...70 lines deleted...]
-    </w:tblPr>
+      <w:rtl w:val="off"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007E5F52"/>
+    <w:next w:val="NormalWeb"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="100" w:after="100"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BoldText" w:customStyle="1">
+    <w:name w:val="BoldText"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:rtl w:val="off"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BoldUnderlinedText" w:customStyle="1">
+    <w:name w:val="BoldUnderlinedText"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:u w:val="single"/>
+      <w:rtl w:val="off"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnderlinedText" w:customStyle="1">
+    <w:name w:val="UnderlinedText"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:u w:val="single"/>
+      <w:rtl w:val="off"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:rtl w:val="off"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ItalicText" w:customStyle="1">
+    <w:name w:val="ItalicText"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:rtl w:val="off"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Level 7" w:customStyle="1">
+    <w:name w:val="Level 7"/>
+    <w:basedOn w:val="[Normal]"/>
+    <w:next w:val="Level 7"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1134"/>
+        <w:tab w:val="clear" w:pos="2268"/>
+        <w:tab w:val="clear" w:pos="3402"/>
+        <w:tab w:val="clear" w:pos="4536"/>
+        <w:tab w:val="clear" w:pos="5670"/>
+        <w:tab w:val="clear" w:pos="6804"/>
+        <w:tab w:val="clear" w:pos="7938"/>
+        <w:tab w:val="clear" w:pos="9072"/>
+        <w:tab w:val="clear" w:pos="10206"/>
+        <w:tab w:val="clear" w:pos="11340"/>
+        <w:tab w:val="clear" w:pos="12474"/>
+        <w:tab w:val="clear" w:pos="13608"/>
+        <w:tab w:val="clear" w:pos="14742"/>
+        <w:tab w:val="clear" w:pos="15876"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:left="720" w:hanging="720"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Level 8" w:customStyle="1">
+    <w:name w:val="Level 8"/>
+    <w:basedOn w:val="[Normal]"/>
+    <w:next w:val="Level 8"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1134"/>
+        <w:tab w:val="clear" w:pos="2268"/>
+        <w:tab w:val="clear" w:pos="3402"/>
+        <w:tab w:val="clear" w:pos="4536"/>
+        <w:tab w:val="clear" w:pos="5670"/>
+        <w:tab w:val="clear" w:pos="6804"/>
+        <w:tab w:val="clear" w:pos="7938"/>
+        <w:tab w:val="clear" w:pos="9072"/>
+        <w:tab w:val="clear" w:pos="10206"/>
+        <w:tab w:val="clear" w:pos="11340"/>
+        <w:tab w:val="clear" w:pos="12474"/>
+        <w:tab w:val="clear" w:pos="13608"/>
+        <w:tab w:val="clear" w:pos="14742"/>
+        <w:tab w:val="clear" w:pos="15876"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:left="720" w:hanging="720"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Body 6" w:customStyle="1">
+    <w:name w:val="Body 6"/>
+    <w:basedOn w:val="[Normal]"/>
+    <w:next w:val="Body 6"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1134"/>
+        <w:tab w:val="clear" w:pos="2268"/>
+        <w:tab w:val="clear" w:pos="3402"/>
+        <w:tab w:val="clear" w:pos="4536"/>
+        <w:tab w:val="clear" w:pos="5670"/>
+        <w:tab w:val="clear" w:pos="6804"/>
+        <w:tab w:val="clear" w:pos="7938"/>
+        <w:tab w:val="clear" w:pos="9072"/>
+        <w:tab w:val="clear" w:pos="10206"/>
+        <w:tab w:val="clear" w:pos="11340"/>
+        <w:tab w:val="clear" w:pos="12474"/>
+        <w:tab w:val="clear" w:pos="13608"/>
+        <w:tab w:val="clear" w:pos="14742"/>
+        <w:tab w:val="clear" w:pos="15876"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:left="720" w:hanging="720"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Body 7" w:customStyle="1">
+    <w:name w:val="Body 7"/>
+    <w:basedOn w:val="[Normal]"/>
+    <w:next w:val="Body 7"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1134"/>
+        <w:tab w:val="clear" w:pos="2268"/>
+        <w:tab w:val="clear" w:pos="3402"/>
+        <w:tab w:val="clear" w:pos="4536"/>
+        <w:tab w:val="clear" w:pos="5670"/>
+        <w:tab w:val="clear" w:pos="6804"/>
+        <w:tab w:val="clear" w:pos="7938"/>
+        <w:tab w:val="clear" w:pos="9072"/>
+        <w:tab w:val="clear" w:pos="10206"/>
+        <w:tab w:val="clear" w:pos="11340"/>
+        <w:tab w:val="clear" w:pos="12474"/>
+        <w:tab w:val="clear" w:pos="13608"/>
+        <w:tab w:val="clear" w:pos="14742"/>
+        <w:tab w:val="clear" w:pos="15876"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:left="720" w:hanging="720"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Body 8" w:customStyle="1">
+    <w:name w:val="Body 8"/>
+    <w:basedOn w:val="[Normal]"/>
+    <w:next w:val="Body 8"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1134"/>
+        <w:tab w:val="clear" w:pos="2268"/>
+        <w:tab w:val="clear" w:pos="3402"/>
+        <w:tab w:val="clear" w:pos="4536"/>
+        <w:tab w:val="clear" w:pos="5670"/>
+        <w:tab w:val="clear" w:pos="6804"/>
+        <w:tab w:val="clear" w:pos="7938"/>
+        <w:tab w:val="clear" w:pos="9072"/>
+        <w:tab w:val="clear" w:pos="10206"/>
+        <w:tab w:val="clear" w:pos="11340"/>
+        <w:tab w:val="clear" w:pos="12474"/>
+        <w:tab w:val="clear" w:pos="13608"/>
+        <w:tab w:val="clear" w:pos="14742"/>
+        <w:tab w:val="clear" w:pos="15876"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:left="720" w:hanging="720"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+      <w:rtl w:val="off"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Level 1 as Heading (text)" w:customStyle="1">
+    <w:name w:val="Level 1 as Heading (text)"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:rtl w:val="off"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Level 2 as Heading (text)" w:customStyle="1">
+    <w:name w:val="Level 2 as Heading (text)"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:rtl w:val="off"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Level 3 as Heading (text)" w:customStyle="1">
+    <w:name w:val="Level 3 as Heading (text)"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:rtl w:val="off"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Cross Reference" w:customStyle="1">
+    <w:name w:val="Cross Reference"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:rtl w:val="off"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Seals Char Char" w:customStyle="1">
+    <w:name w:val="Seals Char Char"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:rtl w:val="off"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CrossReference" w:customStyle="1">
+    <w:name w:val="CrossReference"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rtl w:val="off"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Footer Char" w:customStyle="1">
+    <w:name w:val="Footer Char"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:rtl w:val="off"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Header Char" w:customStyle="1">
+    <w:name w:val="Header Char"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:rtl w:val="off"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Body Text Indent Char" w:customStyle="1">
+    <w:name w:val="Body Text Indent Char"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:rtl w:val="off"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+      <w:rtl w:val="off"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:basedOn w:val="[Normal]"/>
+    <w:next w:val="Revision"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="on"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1134"/>
+        <w:tab w:val="clear" w:pos="2268"/>
+        <w:tab w:val="clear" w:pos="3402"/>
+        <w:tab w:val="clear" w:pos="4536"/>
+        <w:tab w:val="clear" w:pos="5670"/>
+        <w:tab w:val="clear" w:pos="6804"/>
+        <w:tab w:val="clear" w:pos="7938"/>
+        <w:tab w:val="clear" w:pos="9072"/>
+        <w:tab w:val="clear" w:pos="10206"/>
+        <w:tab w:val="clear" w:pos="11340"/>
+        <w:tab w:val="clear" w:pos="12474"/>
+        <w:tab w:val="clear" w:pos="13608"/>
+        <w:tab w:val="clear" w:pos="14742"/>
+        <w:tab w:val="clear" w:pos="15876"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:basedOn w:val="[Normal]"/>
+    <w:next w:val="NoSpacing"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="on"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1134"/>
+        <w:tab w:val="clear" w:pos="2268"/>
+        <w:tab w:val="clear" w:pos="3402"/>
+        <w:tab w:val="clear" w:pos="4536"/>
+        <w:tab w:val="clear" w:pos="5670"/>
+        <w:tab w:val="clear" w:pos="6804"/>
+        <w:tab w:val="clear" w:pos="7938"/>
+        <w:tab w:val="clear" w:pos="9072"/>
+        <w:tab w:val="clear" w:pos="10206"/>
+        <w:tab w:val="clear" w:pos="11340"/>
+        <w:tab w:val="clear" w:pos="12474"/>
+        <w:tab w:val="clear" w:pos="13608"/>
+        <w:tab w:val="clear" w:pos="14742"/>
+        <w:tab w:val="clear" w:pos="15876"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-IE" w:eastAsia="en-IE" w:bidi="en-IE"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...176 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+	<Relationship Id="rId00005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
+	<Relationship Id="rId00007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header0001.xml"/>
+	<Relationship Id="rId00008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
+	<Relationship Id="rId00009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
+	<Relationship Id="rId00010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
+</Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...665 lines deleted...]
-</ds:datastoreItem>
+<file path=word/_rels/header0001.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+	<Relationship Id="rId00006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image0001.png"/>
+</Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Panda  Cashflow Accountant</Template>
-[...3 lines deleted...]
-  <Characters>3312</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...23 lines deleted...]
-  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Job Description – Panda</dc:title>
   <dc:creator>Tracy Doherty</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="iMDocNumber">
+    <vt:lpwstr>242093490</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x01010065255F909FD6C64994A4B5A5DBC874FF</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="iMDocVersion">
+    <vt:lpwstr>2</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="iMDocLibrary">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="iMDocLibrary">
     <vt:lpwstr>CLOUD_UK</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="iMDocNumber">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="iMDocID">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="iMDocID">
     <vt:lpwstr>CLOUD_UK\242093490\2</vt:lpwstr>
   </property>
 </Properties>
 </file>